--- v0 (2025-10-14)
+++ v1 (2026-07-18)
@@ -1,3639 +1,4547 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/recipientData.xml" ContentType="application/vnd.ms-word.mailMergeRecipientData+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="23D14C01" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="005646AD" w:rsidRDefault="00D34007" w:rsidP="005646AD">
+    <w:p w14:paraId="23D14C01" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="0097559C" w:rsidRDefault="00D34007" w:rsidP="005646AD">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FA5CBEC" w14:textId="67624978" w:rsidR="00095082" w:rsidRPr="00E864E8" w:rsidRDefault="00750753" w:rsidP="00D34007">
+    <w:p w14:paraId="0FA5CBEC" w14:textId="67624978" w:rsidR="00095082" w:rsidRPr="0097559C" w:rsidRDefault="00750753" w:rsidP="00D34007">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E864E8">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>TECHNISCH DOSSIER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F90108" w14:textId="48B440AE" w:rsidR="00095082" w:rsidRPr="00E864E8" w:rsidRDefault="00750753" w:rsidP="00AC3153">
+    <w:p w14:paraId="07F90108" w14:textId="48B440AE" w:rsidR="00095082" w:rsidRPr="0097559C" w:rsidRDefault="00750753" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E864E8">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Mechanische verbindingen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08707364" w14:textId="707CBCCF" w:rsidR="00AB429B" w:rsidRPr="00E864E8" w:rsidRDefault="00E864E8" w:rsidP="005646AD">
+    <w:p w14:paraId="08707364" w14:textId="707CBCCF" w:rsidR="00AB429B" w:rsidRPr="0097559C" w:rsidRDefault="00E864E8" w:rsidP="005646AD">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E864E8">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">IN OVEREENSTEMMING MET DE TOEPASSINGSREGLEMENT TRA </w:t>
       </w:r>
-      <w:r w:rsidR="004A2EC2" w:rsidRPr="00E864E8">
+      <w:r w:rsidR="004A2EC2" w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>551</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable1Light-Accent5"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="986"/>
         <w:gridCol w:w="3692"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00054041" w:rsidRPr="00131F50" w14:paraId="14CDB4AE" w14:textId="27B33344" w:rsidTr="005646AD">
+      <w:tr w:rsidR="00054041" w:rsidRPr="0097559C" w14:paraId="14CDB4AE" w14:textId="27B33344" w:rsidTr="005646AD">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0829256A" w14:textId="6CE7D321" w:rsidR="00054041" w:rsidRPr="00B53378" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
+          <w:p w14:paraId="0829256A" w14:textId="6CE7D321" w:rsidR="00054041" w:rsidRPr="0097559C" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E864E8">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
               <w:t>Fabrikant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20C280E9" w14:textId="4B31C571" w:rsidR="00054041" w:rsidRPr="007F6A20" w:rsidRDefault="00054041" w:rsidP="003821FA">
+          <w:p w14:paraId="20C280E9" w14:textId="4B31C571" w:rsidR="00054041" w:rsidRPr="0097559C" w:rsidRDefault="00054041" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005646AD" w:rsidRPr="00B9631D" w14:paraId="7BF10554" w14:textId="60D82FE0" w:rsidTr="005646AD">
+      <w:tr w:rsidR="005646AD" w:rsidRPr="0097559C" w14:paraId="7BF10554" w14:textId="60D82FE0" w:rsidTr="005646AD">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50FA636F" w14:textId="7D28BD8B" w:rsidR="005646AD" w:rsidRPr="00095082" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
+          <w:p w14:paraId="50FA636F" w14:textId="7D28BD8B" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="0097559C">
               <w:rPr>
                 <w:color w:val="076293" w:themeColor="text1"/>
-                <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-              <w:t>P</w:t>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Productiezetel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E864E8">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60B19E48" w14:textId="2884AE2C" w:rsidR="005646AD" w:rsidRPr="005646AD" w:rsidRDefault="00E864E8" w:rsidP="005646AD">
+          <w:p w14:paraId="60B19E48" w14:textId="2884AE2C" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="00E864E8" w:rsidP="005646AD">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E864E8">
+            <w:r w:rsidRPr="0097559C">
               <w:rPr>
                 <w:color w:val="076293" w:themeColor="text1"/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Hoofdkantoor</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005646AD" w:rsidRPr="004B267F" w14:paraId="0CF4D39F" w14:textId="19121E4E" w:rsidTr="005646AD">
+      <w:tr w:rsidR="005646AD" w:rsidRPr="0097559C" w14:paraId="0CF4D39F" w14:textId="19121E4E" w:rsidTr="005646AD">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8A9B35" w14:textId="1EDF9296" w:rsidR="005646AD" w:rsidRPr="00AC3153" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
+          <w:p w14:paraId="3C8A9B35" w14:textId="1EDF9296" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk173418022"/>
-            <w:r w:rsidRPr="00AC3153">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve">Adres </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32993D7F" w14:textId="08017FA5" w:rsidR="005646AD" w:rsidRPr="00AC3153" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
+          <w:p w14:paraId="32993D7F" w14:textId="08017FA5" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA1BEB6" w14:textId="5885C98A" w:rsidR="005646AD" w:rsidRPr="00AC3153" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
+          <w:p w14:paraId="6EA1BEB6" w14:textId="5885C98A" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC3153">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
               <w:t>Adres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67214A42" w14:textId="327B611C" w:rsidR="005646AD" w:rsidRPr="00AC3153" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
+          <w:p w14:paraId="67214A42" w14:textId="327B611C" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005646AD" w:rsidRPr="004B267F" w14:paraId="387D4C19" w14:textId="032AC176" w:rsidTr="005646AD">
+      <w:tr w:rsidR="005646AD" w:rsidRPr="0097559C" w14:paraId="387D4C19" w14:textId="032AC176" w:rsidTr="005646AD">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2530501D" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="00AC3153" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
+          <w:p w14:paraId="2530501D" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC3153">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5304B4AA" w14:textId="31F528F0" w:rsidR="005646AD" w:rsidRPr="00AC3153" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
+          <w:p w14:paraId="5304B4AA" w14:textId="31F528F0" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7163EA05" w14:textId="07E3DD55" w:rsidR="005646AD" w:rsidRPr="00AC3153" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
+          <w:p w14:paraId="7163EA05" w14:textId="07E3DD55" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC3153">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4C8C88" w14:textId="0F57D737" w:rsidR="005646AD" w:rsidRPr="00AC3153" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
+          <w:p w14:paraId="1A4C8C88" w14:textId="0F57D737" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005646AD" w:rsidRPr="004B267F" w14:paraId="2D2770E6" w14:textId="05B80DE3" w:rsidTr="005646AD">
+      <w:tr w:rsidR="005646AD" w:rsidRPr="0097559C" w14:paraId="2D2770E6" w14:textId="05B80DE3" w:rsidTr="005646AD">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1409BA81" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="00AC3153" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
+          <w:p w14:paraId="1409BA81" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC3153">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36DA9F0B" w14:textId="33DF2E8E" w:rsidR="005646AD" w:rsidRPr="00AC3153" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
+          <w:p w14:paraId="36DA9F0B" w14:textId="33DF2E8E" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74F1D0E1" w14:textId="4BAEAB91" w:rsidR="005646AD" w:rsidRPr="00AC3153" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
+          <w:p w14:paraId="74F1D0E1" w14:textId="4BAEAB91" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC3153">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00F964BB" w14:textId="5D1E6B92" w:rsidR="005646AD" w:rsidRPr="00AC3153" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
+          <w:p w14:paraId="00F964BB" w14:textId="5D1E6B92" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="234CA3BD" w14:textId="77777777" w:rsidR="00E64CE6" w:rsidRPr="005646AD" w:rsidRDefault="00E64CE6" w:rsidP="005646AD">
+    <w:p w14:paraId="234CA3BD" w14:textId="77777777" w:rsidR="00E64CE6" w:rsidRPr="0097559C" w:rsidRDefault="00E64CE6" w:rsidP="005646AD">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="076293"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1316"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="978"/>
+        <w:gridCol w:w="2787"/>
+        <w:gridCol w:w="2788"/>
+        <w:gridCol w:w="2788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC35FA" w:rsidRPr="00EF59D1" w14:paraId="0157A665" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w14:paraId="08FB639D" w14:textId="77777777" w:rsidTr="006F6628">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77DF040F" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00982FE6" w:rsidRDefault="00DC35FA" w:rsidP="009839CE">
+          <w:p w14:paraId="29D154ED" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2497" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31A2687B" w14:textId="11B7B554" w:rsidR="00E864E8" w:rsidRPr="00E864E8" w:rsidRDefault="00E864E8" w:rsidP="00E864E8">
+          <w:p w14:paraId="5EB3CF94" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-              <w:t>organisme</w:t>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Fabrikant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2788" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7373DB46" w14:textId="2CAB6329" w:rsidR="00DC35FA" w:rsidRPr="003821FA" w:rsidRDefault="00DC35FA" w:rsidP="003821FA">
+          <w:p w14:paraId="332F458C" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003821FA">
-              <w:t>PROCERTUS</w:t>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Controle-organisme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2788" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB0025E" w14:textId="04407990" w:rsidR="00DC35FA" w:rsidRPr="003821FA" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
+          <w:p w14:paraId="378BCB1A" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E864E8">
-              <w:t>Fabrikant</w:t>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>PROCERTUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC35FA" w:rsidRPr="00EF59D1" w14:paraId="1A4F41A1" w14:textId="77777777" w:rsidTr="00B93EC7">
+      <w:tr w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w14:paraId="0F566FE6" w14:textId="77777777" w:rsidTr="006F6628">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="978" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9726CB" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00DC35FA" w:rsidP="002B294D">
+          <w:p w14:paraId="2F29363C" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2497" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33B7F2C5" w14:textId="633A9D65" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00E864E8" w:rsidP="00AC3153">
+          <w:p w14:paraId="5B12581D" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:t>Nagezien</w:t>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Ingevuld door fabrikant op PROCERTUS-template</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">     </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69CB32D7" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nagezien   </w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
+            <w:r w:rsidRPr="0097559C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2788" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32E93750" w14:textId="70B28AF8" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00E864E8" w:rsidP="00E864E8">
+          <w:p w14:paraId="336A47EF" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:t>Nagezien</w:t>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nagezien   </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w14:paraId="6F0C13E3" w14:textId="77777777" w:rsidTr="006F6628">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="020F7664" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="Style3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="263D97C5" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F43850" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akkoord   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2788" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5C12EF" w14:textId="0D912EF0" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00DC35FA" w:rsidP="00982FE6">
+          <w:p w14:paraId="6B211413" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
             <w:pPr>
-              <w:pStyle w:val="Style3"/>
-              <w:jc w:val="left"/>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akkoord   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC35FA" w:rsidRPr="00EF59D1" w14:paraId="2049C7FA" w14:textId="77777777" w:rsidTr="00C67B1B">
+      <w:tr w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w14:paraId="62575440" w14:textId="77777777" w:rsidTr="006F6628">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D95790E" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00DC35FA" w:rsidP="004B267F">
+          <w:p w14:paraId="3D63D663" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
             <w:pPr>
-              <w:pStyle w:val="Style3"/>
-              <w:jc w:val="left"/>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A247599" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2497" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2788" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A51F770" w14:textId="3E1E6428" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00E864E8" w:rsidP="00AC3153">
+          <w:p w14:paraId="23C03C0F" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
             <w:pPr>
-              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:t>Akkoord</w:t>
+          </w:p>
+          <w:p w14:paraId="20CCDE3F" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E76E5B5" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w14:paraId="765BE546" w14:textId="77777777" w:rsidTr="006F6628">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B48130F" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naam </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+          </w:p>
+          <w:p w14:paraId="2710114C" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Paraaf</w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
-[...3 lines deleted...]
-              <w:t>□</w:t>
+          </w:p>
+          <w:p w14:paraId="2E746B33" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Stempel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="558E4626" w14:textId="671F6F66" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00E864E8" w:rsidP="00E864E8">
-[...52 lines deleted...]
-          <w:p w14:paraId="49897FC9" w14:textId="4C59FEF1" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+          <w:p w14:paraId="43414E28" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
-            </w:pPr>
-[...26 lines deleted...]
-              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2788" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C90AA3D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+          <w:p w14:paraId="3B602B13" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2788" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07346D68" w14:textId="37B697B7" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+          <w:p w14:paraId="736149DF" w14:textId="77777777" w:rsidR="00AA2EA9" w:rsidRPr="0097559C" w:rsidRDefault="00AA2EA9" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
-            </w:pPr>
-[...116 lines deleted...]
-              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C71DF1F" w14:textId="77777777" w:rsidR="003821FA" w:rsidRDefault="003821FA"/>
-[...85 lines deleted...]
-    <w:p w14:paraId="77898D1D" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="00E864E8" w:rsidRDefault="003821FA">
+    <w:p w14:paraId="3C71DF1F" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="0097559C" w:rsidRDefault="003821FA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9341"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w14:paraId="3ED3651C" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="0097559C" w14:paraId="5CEA64A9" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="434"/>
+          <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B7520C" w14:textId="7A7E62F6" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
+          <w:p w14:paraId="4FA08A67" w14:textId="63D7EA46" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk173495566"/>
-[...2 lines deleted...]
-              <w:t>Opmerkingen</w:t>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Opmerkingen van het controle-organisme</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w14:paraId="38051419" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="0097559C" w14:paraId="431C1751" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7EBCF3" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRDefault="006D1FEE" w:rsidP="002A41B0">
+          <w:p w14:paraId="6BDDBE53" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="006D1FEE" w:rsidP="002A41B0">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73739417" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRDefault="00AF686E" w:rsidP="002A41B0">
-[...4 lines deleted...]
-          <w:p w14:paraId="4EDAB957" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="00AF686E">
+          <w:p w14:paraId="16570148" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="006D1FEE" w:rsidP="00AF686E">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2724A008" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="0097559C" w:rsidRDefault="00AF686E" w:rsidP="00AF686E">
+            <w:pPr>
+              <w:pStyle w:val="TitleTable"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="72F77E1A" w14:textId="77777777" w:rsidR="003821FA" w:rsidRDefault="003821FA"/>
+    <w:p w14:paraId="77898D1D" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="0097559C" w:rsidRDefault="003821FA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9341"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF686E" w:rsidRPr="00E864E8" w14:paraId="1DE1E6B0" w14:textId="77777777" w:rsidTr="00CA25FD">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="0097559C" w14:paraId="3ED3651C" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D512AC1" w14:textId="5F0F44C4" w:rsidR="00AF686E" w:rsidRPr="00E864E8" w:rsidRDefault="00E864E8" w:rsidP="00CA25FD">
+          <w:p w14:paraId="27B7520C" w14:textId="7A7E62F6" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E864E8">
-[...9 lines deleted...]
-              <w:t>PROCERTUS</w:t>
+            <w:bookmarkStart w:id="1" w:name="_Hlk173495566"/>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Opmerkingen van de fabrikant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF686E" w:rsidRPr="00E864E8" w14:paraId="3E36E154" w14:textId="77777777" w:rsidTr="00CA25FD">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="0097559C" w14:paraId="38051419" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5BA6BB" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="00E864E8" w:rsidRDefault="00AF686E" w:rsidP="00CA25FD">
+          <w:p w14:paraId="5F7EBCF3" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="006D1FEE" w:rsidP="002A41B0">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46AEE1D6" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="00E864E8" w:rsidRDefault="00AF686E" w:rsidP="00CA25FD">
+          <w:p w14:paraId="73739417" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="0097559C" w:rsidRDefault="00AF686E" w:rsidP="002A41B0">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="509D50F0" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="00E864E8" w:rsidRDefault="00AF686E" w:rsidP="00AF686E">
+          <w:p w14:paraId="4EDAB957" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="006D1FEE" w:rsidP="00AF686E">
+            <w:pPr>
+              <w:pStyle w:val="TitleTable"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:tbl>
+    <w:p w14:paraId="72F77E1A" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="0097559C" w:rsidRDefault="003821FA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9341" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9341"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AF686E" w:rsidRPr="0097559C" w14:paraId="1DE1E6B0" w14:textId="77777777" w:rsidTr="00CA25FD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="434"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9341" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D512AC1" w14:textId="5F0F44C4" w:rsidR="00AF686E" w:rsidRPr="0097559C" w:rsidRDefault="00E864E8" w:rsidP="00CA25FD">
+            <w:pPr>
+              <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Opmerkingen van PROCERTUS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF686E" w:rsidRPr="0097559C" w14:paraId="3E36E154" w14:textId="77777777" w:rsidTr="00CA25FD">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9341" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5BA6BB" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="0097559C" w:rsidRDefault="00AF686E" w:rsidP="00CA25FD">
+            <w:pPr>
+              <w:pStyle w:val="TitleTable"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46AEE1D6" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="0097559C" w:rsidRDefault="00AF686E" w:rsidP="00CA25FD">
+            <w:pPr>
+              <w:pStyle w:val="TitleTable"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="509D50F0" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="0097559C" w:rsidRDefault="00AF686E" w:rsidP="00AF686E">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D032938" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="00E864E8" w:rsidRDefault="00AF686E">
+    <w:p w14:paraId="6D032938" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="0097559C" w:rsidRDefault="00AF686E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w14:paraId="205825F9" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="0097559C" w14:paraId="205825F9" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35E0E696" w14:textId="26D24705" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
+          <w:p w14:paraId="35E0E696" w14:textId="26D24705" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E864E8">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
               <w:t>Herzienings-index</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FFAEABA" w14:textId="06C74F6C" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
+          <w:p w14:paraId="0FFAEABA" w14:textId="06C74F6C" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E864E8">
-              <w:t xml:space="preserve">Aard van de </w:t>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Aard van de wijziging</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="280B9A11" w14:textId="717C329B" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
+          <w:p w14:paraId="280B9A11" w14:textId="717C329B" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t>(s)</w:t>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Betreffende pagina(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6022565D" w14:textId="6FB104C2" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
+          <w:p w14:paraId="6022565D" w14:textId="6FB104C2" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="00E864E8" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E864E8">
-              <w:t xml:space="preserve">Datum van de </w:t>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Datum van de wijziging</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w14:paraId="298C10E4" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="0097559C" w14:paraId="298C10E4" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0475EC2F" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="0475EC2F" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03098843" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="03098843" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70B5826B" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="70B5826B" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F360371" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="6F360371" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54F01EB5" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRDefault="00B9631D" w:rsidP="003821FA">
+          <w:p w14:paraId="54F01EB5" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="0097559C" w:rsidRDefault="00B9631D" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4146B0A4" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRDefault="00B9631D" w:rsidP="003821FA">
+          <w:p w14:paraId="4146B0A4" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="0097559C" w:rsidRDefault="00B9631D" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E592F37" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00EF59D1" w:rsidRDefault="00B9631D" w:rsidP="00AF686E">
+          <w:p w14:paraId="7E592F37" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="0097559C" w:rsidRDefault="00B9631D" w:rsidP="00AF686E">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7543FF" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="3E7543FF" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33BE6095" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="33BE6095" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="0097559C" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30B21CF1" w14:textId="77777777" w:rsidR="00D34007" w:rsidRDefault="00D34007" w:rsidP="00EB7B99">
+    <w:p w14:paraId="30B21CF1" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="0097559C" w:rsidRDefault="00D34007" w:rsidP="00EB7B99">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="36"/>
+          <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26C8A974" w14:textId="77777777" w:rsidR="00EB7B99" w:rsidRDefault="00EB7B99" w:rsidP="00EB7B99"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="224F55C9" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="005646AD" w:rsidRDefault="005646AD" w:rsidP="00D34007">
+    <w:p w14:paraId="26C8A974" w14:textId="77777777" w:rsidR="00EB7B99" w:rsidRPr="0097559C" w:rsidRDefault="00EB7B99" w:rsidP="00EB7B99">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338923A4" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00EB7B99">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55870FA6" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00EB7B99">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224F55C9" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00D34007">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32008F19" w14:textId="77777777" w:rsidR="002E2196" w:rsidRPr="002E2196" w:rsidRDefault="002E2196" w:rsidP="00D34007">
+    <w:p w14:paraId="32008F19" w14:textId="77777777" w:rsidR="002E2196" w:rsidRPr="0097559C" w:rsidRDefault="002E2196" w:rsidP="00D34007">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40BCD195" w14:textId="77777777" w:rsidR="002E2196" w:rsidRPr="002E2196" w:rsidRDefault="002E2196" w:rsidP="00D34007">
+    <w:p w14:paraId="40BCD195" w14:textId="77777777" w:rsidR="002E2196" w:rsidRPr="0097559C" w:rsidRDefault="002E2196" w:rsidP="00D34007">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25D331B6" w14:textId="20E9BA36" w:rsidR="00EF59D1" w:rsidRPr="00E864E8" w:rsidRDefault="00E864E8" w:rsidP="00D34007">
+    <w:p w14:paraId="25D331B6" w14:textId="20E9BA36" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00E864E8" w:rsidP="00AA2EA9">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk175301164"/>
-      <w:r w:rsidRPr="00E864E8">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Verklaring van de aanvrager</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="418BEAD2" w14:textId="185F27FA" w:rsidR="00D34007" w:rsidRPr="00E864E8" w:rsidRDefault="00D34007" w:rsidP="00AC3153">
+    <w:p w14:paraId="418BEAD2" w14:textId="185F27FA" w:rsidR="00D34007" w:rsidRPr="0097559C" w:rsidRDefault="00D34007" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="073FBB82" w14:textId="569FC55B" w:rsidR="00B9631D" w:rsidRPr="00E864E8" w:rsidRDefault="00E864E8" w:rsidP="00AC3153">
+    <w:p w14:paraId="073FBB82" w14:textId="569FC55B" w:rsidR="00B9631D" w:rsidRPr="0097559C" w:rsidRDefault="00E864E8" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E864E8">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Het bijgevoegde Technisch Dossier (TD) maakt integraal deel uit </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk175301331"/>
-      <w:r w:rsidRPr="00E864E8">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>van de bovenvermelde bedrijfsovereenkomst</w:t>
       </w:r>
-      <w:r w:rsidR="00EF59D1" w:rsidRPr="00E864E8">
+      <w:r w:rsidR="00EF59D1" w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00E864E8">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>voor machtiging tot gebruik van het BENOR-merk voor de productie mechanische verbindingen conform NBN A 24-301/-302/-303 (*), TRA 551 en PTV 302/303/309 (*) uitgevoerd op de productiezetel</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>voor machtiging tot gebruik van het BENOR-merk voor de productie mechanische verbindingen conform NBN A 24-301/-302/-303 (*), TRA 551 en PTV 302/303/309 (*) uitgevoerd op de productiezetel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5756BC50" w14:textId="03DC10E6" w:rsidR="00DC35FA" w:rsidRPr="00E864E8" w:rsidRDefault="00E864E8" w:rsidP="00AC3153">
+    <w:p w14:paraId="5756BC50" w14:textId="03DC10E6" w:rsidR="00DC35FA" w:rsidRPr="0097559C" w:rsidRDefault="00E864E8" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E864E8">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>De fabrikant verklaart dat de inhoud van dit technisch dossier volledig overeenkomstig is met de reële situatie bij de productiezetel op datum van de handtekening.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDB403E" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="00E864E8" w:rsidRDefault="003821FA" w:rsidP="00AC3153">
+    <w:p w14:paraId="3DDB403E" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="0097559C" w:rsidRDefault="003821FA" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0385EA4D" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00E864E8" w:rsidRDefault="00DC35FA" w:rsidP="00AC3153">
+    <w:p w14:paraId="0385EA4D" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="0097559C" w:rsidRDefault="00DC35FA" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43068691" w14:textId="6EDFE9B1" w:rsidR="00EF59D1" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="00AC3153">
+    <w:p w14:paraId="43068691" w14:textId="6EDFE9B1" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:ind w:left="5760"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk175301433"/>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Gedaan te</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="6C65351A" w14:textId="220F3C2B" w:rsidR="00EF59D1" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="00AC3153">
+    <w:p w14:paraId="6C65351A" w14:textId="220F3C2B" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:ind w:left="5760"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B30AC7" w14:textId="3C4E9706" w:rsidR="00EF59D1" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="00AC3153">
+    <w:p w14:paraId="01B30AC7" w14:textId="3C4E9706" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:ind w:left="5760"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk175301451"/>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>De fabrikant,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="4CB13029" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00303CD6" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="4CB13029" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="449173C2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00303CD6" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="449173C2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B12A24F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00303CD6" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="1B12A24F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BE53F4A" w14:textId="7BC1A5AB" w:rsidR="00EF59D1" w:rsidRPr="00303CD6" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="5C2B067E" w14:textId="6C50796E" w:rsidR="00D34007" w:rsidRPr="0097559C" w:rsidRDefault="00EF59D1" w:rsidP="005C43E9">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>(*)</w:t>
       </w:r>
-      <w:r w:rsidR="00303CD6">
+      <w:r w:rsidR="00303CD6" w:rsidRPr="0097559C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk175301422"/>
-      <w:r w:rsidR="00303CD6" w:rsidRPr="00303CD6">
+      <w:r w:rsidR="00303CD6" w:rsidRPr="0097559C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">De onnodige vermeldingen doorhalen </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2B067E" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00303CD6" w:rsidRDefault="00D34007" w:rsidP="002B294D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:id w:val="-840159707"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="38BB0E74" w14:textId="4E0CA2A8" w:rsidR="005C43E9" w:rsidRPr="0097559C" w:rsidRDefault="005C43E9">
+          <w:pPr>
+            <w:pStyle w:val="TOCHeading"/>
+            <w:rPr>
+              <w:lang w:val="nl-BE"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0097559C">
+            <w:rPr>
+              <w:lang w:val="nl-BE"/>
+            </w:rPr>
+            <w:t>inhoudsopgave</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3E3B8DD7" w14:textId="130A5ACB" w:rsidR="005C43E9" w:rsidRPr="0097559C" w:rsidRDefault="005C43E9">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0097559C">
+            <w:rPr>
+              <w:lang w:val="nl-BE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="0097559C">
+            <w:rPr>
+              <w:lang w:val="nl-BE"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="0097559C">
+            <w:rPr>
+              <w:lang w:val="nl-BE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc187917910" w:history="1">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>ORGANOGRAM VAN DE FABRIKANT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187917910 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0DBD4AA6" w14:textId="5FB329FB" w:rsidR="005C43E9" w:rsidRPr="0097559C" w:rsidRDefault="005C43E9">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187917911" w:history="1">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>VERKOOPORGANISATIE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187917911 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="31E5781B" w14:textId="72F2FA7E" w:rsidR="005C43E9" w:rsidRPr="0097559C" w:rsidRDefault="005C43E9">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187917912" w:history="1">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>BESCHRIJVING VAN DE MECHANISCHE VERBINDINGEN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187917912 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4B3D6752" w14:textId="2BB0EC5C" w:rsidR="005C43E9" w:rsidRPr="0097559C" w:rsidRDefault="005C43E9">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187917913" w:history="1">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>REALISEREN VAN DE KOPPELING</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187917913 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0DB18185" w14:textId="0CEB8187" w:rsidR="005C43E9" w:rsidRPr="0097559C" w:rsidRDefault="005C43E9">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187917914" w:history="1">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>ZELFCONTROLE OPVOLGING</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187917914 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6DC27ECA" w14:textId="28B3AE7F" w:rsidR="005C43E9" w:rsidRPr="0097559C" w:rsidRDefault="005C43E9">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187917915" w:history="1">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>SITUERING IN DE FABRIEK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187917915 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5987036B" w14:textId="52ECFF0A" w:rsidR="005C43E9" w:rsidRPr="0097559C" w:rsidRDefault="005C43E9">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187917916" w:history="1">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>LABEL/ETIKET</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187917916 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2B9AF969" w14:textId="1B3E604C" w:rsidR="005C43E9" w:rsidRPr="0097559C" w:rsidRDefault="005C43E9">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187917917" w:history="1">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>LEVERBON</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187917917 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7B2638CD" w14:textId="43010E63" w:rsidR="005C43E9" w:rsidRPr="0097559C" w:rsidRDefault="005C43E9">
+          <w:pPr>
+            <w:rPr>
+              <w:lang w:val="nl-BE"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0097559C">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:lang w:val="nl-BE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="439BF38E" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="0097559C" w:rsidRDefault="00DC35FA" w:rsidP="00DC35FA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E482D5" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="0097559C" w:rsidRDefault="00B9631D" w:rsidP="00B9631D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A4C869" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="0097559C" w:rsidRDefault="00B9631D" w:rsidP="00B9631D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EABAF91" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="0097559C" w:rsidRDefault="00B9631D" w:rsidP="00B9631D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519A18EC" w14:textId="75848696" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00054041" w:rsidP="00DC35FA">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097559C">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1292C00D" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="0097559C" w:rsidRDefault="00D34007" w:rsidP="00CB123E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ABF5225" w14:textId="45E5EB81" w:rsidR="00EF59D1" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="002B294D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="0BBEAA87" w14:textId="3209A4D5" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="005C43E9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-      </w:pPr>
-[...68 lines deleted...]
-        <w:sectPr w:rsidR="005646AD" w:rsidRPr="00303CD6" w:rsidSect="00CE794C">
+        <w:sectPr w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidSect="00CE794C">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc187917910"/>
       <w:bookmarkStart w:id="8" w:name="_Hlk175301495"/>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
-          <w:caps/>
-[...2 lines deleted...]
-          <w:szCs w:val="40"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>ORGANOGRAM VAN DE FABRIKANT</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="79C56C12" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="00303CD6" w:rsidRDefault="005646AD" w:rsidP="005646AD">
+    <w:p w14:paraId="79C56C12" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="005646AD">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="091EB788" w14:textId="0AF26856" w:rsidR="005646AD" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="005646AD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="091EB788" w14:textId="0AF26856" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="005C43E9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk175301527"/>
-      <w:r w:rsidRPr="00303CD6">
+      <w:bookmarkStart w:id="9" w:name="_Toc187917911"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk175301527"/>
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>VERKOOPORGANISATIE</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="14F22F5A" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="00303CD6" w:rsidRDefault="005646AD" w:rsidP="005646AD">
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="14F22F5A" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="005646AD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D3D9BE" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00303CD6" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="76D3D9BE" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38554C21" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00303CD6" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="38554C21" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B565C70" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00303CD6" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="3B565C70" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A118AD8" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00303CD6" w:rsidRDefault="00D34007">
+    <w:p w14:paraId="3A118AD8" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="0097559C" w:rsidRDefault="00D34007">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3118BEE6" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00303CD6" w:rsidRDefault="00D34007" w:rsidP="00AC3153">
+    <w:p w14:paraId="3118BEE6" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="0097559C" w:rsidRDefault="00D34007" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469BD8B5" w14:textId="12372BD1" w:rsidR="00AC3153" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="00AC3153">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="469BD8B5" w14:textId="12372BD1" w:rsidR="00AC3153" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="005C43E9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+      <w:bookmarkStart w:id="11" w:name="_Toc187917912"/>
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>BESCHRIJVING VAN DE MECHANISCHE VERBINDINGEN</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="2AA85E90" w14:textId="3046EDA5" w:rsidR="00EF59D1" w:rsidRPr="00303CD6" w:rsidRDefault="00EF59D1" w:rsidP="00BD7083">
+    <w:p w14:paraId="2AA85E90" w14:textId="3046EDA5" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00EF59D1" w:rsidP="00BD7083">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="223B329E" w14:textId="6A731250" w:rsidR="00794D44" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="00BD7083">
+    <w:p w14:paraId="223B329E" w14:textId="6A731250" w:rsidR="00794D44" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="00BD7083">
       <w:pPr>
         <w:pStyle w:val="Style5"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Lengte</w:t>
       </w:r>
-      <w:r w:rsidR="00794D44" w:rsidRPr="00303CD6">
+      <w:r w:rsidR="00794D44" w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve"> :</w:t>
       </w:r>
-      <w:r w:rsidRPr="00303CD6">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00794D44" w:rsidRPr="0097559C">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>vast</w:t>
       </w:r>
-      <w:r w:rsidR="00794D44" w:rsidRPr="00303CD6">
+      <w:r w:rsidR="00794D44" w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="nl-BE"/>
           </w:rPr>
           <w:id w:val="423146576"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00204436" w:rsidRPr="00303CD6">
+          <w:r w:rsidR="00204436" w:rsidRPr="0097559C">
             <w:rPr>
-              <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:eastAsia="MS Gothic"/>
               <w:lang w:val="nl-BE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00204436" w:rsidRPr="00303CD6">
+      <w:r w:rsidR="00204436" w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00794D44" w:rsidRPr="00303CD6">
+      <w:r w:rsidR="00794D44" w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>– variabe</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00204436" w:rsidRPr="00303CD6">
+      <w:r w:rsidR="00204436" w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="nl-BE"/>
           </w:rPr>
           <w:id w:val="-1931649994"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00204436" w:rsidRPr="00303CD6">
+          <w:r w:rsidR="00204436" w:rsidRPr="0097559C">
             <w:rPr>
-              <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:eastAsia="MS Gothic"/>
               <w:lang w:val="nl-BE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4F8C1C5D" w14:textId="77777777" w:rsidR="00204436" w:rsidRPr="00303CD6" w:rsidRDefault="00204436" w:rsidP="00BD7083">
+    <w:p w14:paraId="4F8C1C5D" w14:textId="77777777" w:rsidR="00204436" w:rsidRPr="0097559C" w:rsidRDefault="00204436" w:rsidP="00BD7083">
       <w:pPr>
         <w:pStyle w:val="Style5"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E609FDE" w14:textId="607CE583" w:rsidR="00794D44" w:rsidRPr="00303CD6" w:rsidRDefault="00794D44" w:rsidP="00BD7083">
+    <w:p w14:paraId="6E609FDE" w14:textId="607CE583" w:rsidR="00794D44" w:rsidRPr="0097559C" w:rsidRDefault="00794D44" w:rsidP="00BD7083">
       <w:pPr>
         <w:pStyle w:val="Style5"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Diam</w:t>
       </w:r>
-      <w:r w:rsidR="00303CD6" w:rsidRPr="00303CD6">
+      <w:r w:rsidR="00303CD6" w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00303CD6" w:rsidRPr="00303CD6">
+      <w:r w:rsidR="00303CD6" w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">s : </w:t>
+        <w:t>s :</w:t>
       </w:r>
-      <w:r w:rsidR="00303CD6" w:rsidRPr="00303CD6">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0097559C">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00303CD6" w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>gelijk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="nl-BE"/>
           </w:rPr>
           <w:id w:val="381142194"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00204436" w:rsidRPr="00303CD6">
+          <w:r w:rsidR="00204436" w:rsidRPr="0097559C">
             <w:rPr>
-              <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:eastAsia="MS Gothic"/>
               <w:lang w:val="nl-BE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00303CD6" w:rsidRPr="00303CD6">
+      <w:r w:rsidR="00303CD6" w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>verschillend</w:t>
       </w:r>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="nl-BE"/>
           </w:rPr>
           <w:id w:val="-1165391594"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00204436" w:rsidRPr="00303CD6">
+          <w:r w:rsidR="00204436" w:rsidRPr="0097559C">
             <w:rPr>
-              <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:eastAsia="MS Gothic"/>
               <w:lang w:val="nl-BE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4126183E" w14:textId="77777777" w:rsidR="00794D44" w:rsidRPr="00303CD6" w:rsidRDefault="00794D44" w:rsidP="00794D44">
+    <w:p w14:paraId="4126183E" w14:textId="77777777" w:rsidR="00794D44" w:rsidRPr="0097559C" w:rsidRDefault="00794D44" w:rsidP="00794D44">
       <w:pPr>
         <w:pStyle w:val="STANDAARDbold"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F31D6AD" w14:textId="77777777" w:rsidR="00204436" w:rsidRPr="00303CD6" w:rsidRDefault="00204436" w:rsidP="00794D44">
+    <w:p w14:paraId="5F31D6AD" w14:textId="77777777" w:rsidR="00204436" w:rsidRPr="0097559C" w:rsidRDefault="00204436" w:rsidP="00794D44">
       <w:pPr>
         <w:pStyle w:val="STANDAARDbold"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A468B90" w14:textId="0042EECF" w:rsidR="00204436" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="000520E5">
+    <w:p w14:paraId="3A468B90" w14:textId="0042EECF" w:rsidR="00204436" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="000520E5">
       <w:pPr>
         <w:pStyle w:val="TitleTableDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>OVERZICHT VAN DE MECHANISCHE KOPPELINGEN IN GEVAL VAN GELIJKE DIAMETERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5B8BD7" w14:textId="77777777" w:rsidR="00204436" w:rsidRPr="00303CD6" w:rsidRDefault="00204436" w:rsidP="00794D44">
+    <w:p w14:paraId="1A5B8BD7" w14:textId="77777777" w:rsidR="00204436" w:rsidRPr="0097559C" w:rsidRDefault="00204436" w:rsidP="00794D44">
       <w:pPr>
         <w:pStyle w:val="STANDAARDbold"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7540" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3061"/>
         <w:gridCol w:w="3061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="3CEEC277" w14:textId="77777777" w:rsidTr="000520E5">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="0097559C" w14:paraId="3CEEC277" w14:textId="77777777" w:rsidTr="000520E5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="500"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67355AE5" w14:textId="1536CA37" w:rsidR="00204436" w:rsidRDefault="00303CD6" w:rsidP="000520E5">
+          <w:p w14:paraId="67355AE5" w14:textId="1536CA37" w:rsidR="00204436" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="000520E5">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00303CD6">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
               <w:t>Diameters</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18407462" w14:textId="4B8277A9" w:rsidR="00EF59D1" w:rsidRPr="00794D44" w:rsidRDefault="00204436" w:rsidP="000520E5">
+          <w:p w14:paraId="18407462" w14:textId="4B8277A9" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00204436" w:rsidP="000520E5">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204436">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
               <w:t>(mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BBDA4AC" w14:textId="29F4405B" w:rsidR="00EF59D1" w:rsidRPr="00153D7C" w:rsidRDefault="00303CD6" w:rsidP="00303CD6">
+          <w:p w14:paraId="7BBDA4AC" w14:textId="29F4405B" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="00303CD6">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00303CD6">
+            <w:r w:rsidRPr="0097559C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>staalkwaliteit</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7AE25F" w14:textId="04197746" w:rsidR="00204436" w:rsidRDefault="00204436" w:rsidP="000520E5">
+          <w:p w14:paraId="2B7AE25F" w14:textId="04197746" w:rsidR="00204436" w:rsidRPr="0097559C" w:rsidRDefault="00204436" w:rsidP="000520E5">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0097559C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="356348DB" w14:textId="0980C10E" w:rsidR="00EF59D1" w:rsidRPr="00204436" w:rsidRDefault="00204436" w:rsidP="000520E5">
+          <w:p w14:paraId="356348DB" w14:textId="0980C10E" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00204436" w:rsidP="000520E5">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204436">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
               <w:t>(B, F1 - F3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="4C1ECD94" w14:textId="77777777" w:rsidTr="000520E5">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="0097559C" w14:paraId="4C1ECD94" w14:textId="77777777" w:rsidTr="000520E5">
         <w:trPr>
           <w:trHeight w:val="452"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA71EF5" w14:textId="68153588" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="000520E5">
+          <w:p w14:paraId="2EA71EF5" w14:textId="68153588" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00EF59D1" w:rsidP="000520E5">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5B5AAB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="000520E5">
+          <w:p w14:paraId="5C5B5AAB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00EF59D1" w:rsidP="000520E5">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37B23EC5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="000520E5">
+          <w:p w14:paraId="37B23EC5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00EF59D1" w:rsidP="000520E5">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="190EE944" w14:textId="77777777" w:rsidTr="000520E5">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="0097559C" w14:paraId="190EE944" w14:textId="77777777" w:rsidTr="000520E5">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54C18194" w14:textId="10B3A263" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="000520E5">
+          <w:p w14:paraId="54C18194" w14:textId="10B3A263" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00EF59D1" w:rsidP="000520E5">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E94EA4D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="000520E5">
+          <w:p w14:paraId="1E94EA4D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00EF59D1" w:rsidP="000520E5">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51ED5627" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="000520E5">
+          <w:p w14:paraId="51ED5627" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00EF59D1" w:rsidP="000520E5">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="33002A4D" w14:textId="77777777" w:rsidR="00204436" w:rsidRDefault="00204436" w:rsidP="000520E5">
-[...9 lines deleted...]
-    <w:p w14:paraId="662EC2C8" w14:textId="6FB7D4B0" w:rsidR="00204436" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="000520E5">
+    <w:p w14:paraId="33002A4D" w14:textId="77777777" w:rsidR="00204436" w:rsidRPr="0097559C" w:rsidRDefault="00204436" w:rsidP="000520E5">
       <w:pPr>
         <w:pStyle w:val="TitleTableDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+    </w:p>
+    <w:p w14:paraId="7A80A1EC" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="000520E5">
+      <w:pPr>
+        <w:pStyle w:val="TitleTableDTD"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662EC2C8" w14:textId="6FB7D4B0" w:rsidR="00204436" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="000520E5">
+      <w:pPr>
+        <w:pStyle w:val="TitleTableDTD"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>OVERZICHT VAN DE MECHANISCHE KOPPELINGEN IN GEVAL VAN VERSCHILLENDE DIAMETERS (VUL STAALKWALITEIT EN TYPE IN VOOR DE GEREALISEERDE DIAMETER COMBINATIES)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AEDD7C" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00303CD6" w:rsidRDefault="00DC35FA" w:rsidP="00204436">
+    <w:p w14:paraId="43AEDD7C" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="0097559C" w:rsidRDefault="00DC35FA" w:rsidP="00204436">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9316" w:type="dxa"/>
         <w:tblInd w:w="23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1380"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000520E5" w14:paraId="1CD1494B" w14:textId="77777777" w:rsidTr="000520E5">
+      <w:tr w:rsidR="000520E5" w:rsidRPr="0097559C" w14:paraId="1CD1494B" w14:textId="77777777" w:rsidTr="000520E5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="326B20FE" w14:textId="6152D686" w:rsidR="000520E5" w:rsidRDefault="00303CD6" w:rsidP="000520E5">
+          <w:p w14:paraId="326B20FE" w14:textId="6152D686" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="000520E5">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Hlk173420153"/>
-            <w:r w:rsidRPr="00303CD6">
+            <w:bookmarkStart w:id="12" w:name="_Hlk173420153"/>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
               <w:t>Diameters</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06C14FE5" w14:textId="52DD7F8C" w:rsidR="000520E5" w:rsidRPr="00204436" w:rsidRDefault="000520E5" w:rsidP="000520E5">
+          <w:p w14:paraId="06C14FE5" w14:textId="52DD7F8C" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="000520E5">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204436">
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
               <w:t>(mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68186E2E" w14:textId="77BD3054" w:rsidR="000520E5" w:rsidRPr="00153D7C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="68186E2E" w14:textId="77BD3054" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0097559C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4122B4D2" w14:textId="407EA97C" w:rsidR="000520E5" w:rsidRPr="00153D7C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="4122B4D2" w14:textId="407EA97C" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0097559C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29ED3410" w14:textId="44966695" w:rsidR="000520E5" w:rsidRPr="00153D7C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="29ED3410" w14:textId="44966695" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0097559C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00B98BA5" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="00153D7C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="00B98BA5" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000520E5" w14:paraId="2B80B248" w14:textId="77777777" w:rsidTr="000520E5">
+      <w:tr w:rsidR="000520E5" w:rsidRPr="0097559C" w14:paraId="2B80B248" w14:textId="77777777" w:rsidTr="000520E5">
         <w:trPr>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F58250" w14:textId="2E365D51" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="23F58250" w14:textId="2E365D51" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38F16ADA" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="38F16ADA" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C94F628" w14:textId="0C47C8DD" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="1C94F628" w14:textId="0C47C8DD" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0610D8DB" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="0610D8DB" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4647EC88" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="4647EC88" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000520E5" w14:paraId="4C307EAA" w14:textId="77777777" w:rsidTr="000520E5">
+      <w:tr w:rsidR="000520E5" w:rsidRPr="0097559C" w14:paraId="4C307EAA" w14:textId="77777777" w:rsidTr="000520E5">
         <w:trPr>
           <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03442FBA" w14:textId="62078A8A" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="03442FBA" w14:textId="62078A8A" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0097559C">
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4112CDBD" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="4112CDBD" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69E7B58E" w14:textId="209CF940" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="69E7B58E" w14:textId="209CF940" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19BBD4C7" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="19BBD4C7" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E06FB6F" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="3E06FB6F" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000520E5" w14:paraId="0A93B59F" w14:textId="77777777" w:rsidTr="000520E5">
+      <w:tr w:rsidR="000520E5" w:rsidRPr="0097559C" w14:paraId="0A93B59F" w14:textId="77777777" w:rsidTr="000520E5">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B782C2D" w14:textId="565AC7F1" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="7B782C2D" w14:textId="565AC7F1" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="004EC179" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="004EC179" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C43B42E" w14:textId="096B9C10" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="4C43B42E" w14:textId="096B9C10" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55EAB5A4" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="55EAB5A4" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73D8E8FD" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="73D8E8FD" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000520E5" w14:paraId="202C88B4" w14:textId="77777777" w:rsidTr="000520E5">
+      <w:tr w:rsidR="000520E5" w:rsidRPr="0097559C" w14:paraId="202C88B4" w14:textId="77777777" w:rsidTr="000520E5">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FAB3AE6" w14:textId="73B55365" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="5FAB3AE6" w14:textId="73B55365" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6783FD8D" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="6783FD8D" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46FF74DA" w14:textId="6860E026" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="46FF74DA" w14:textId="6860E026" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50BACECA" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="50BACECA" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF3BEF1" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="00CB123E" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
+          <w:p w14:paraId="3AF3BEF1" w14:textId="77777777" w:rsidR="000520E5" w:rsidRPr="0097559C" w:rsidRDefault="000520E5" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:tbl>
-    <w:p w14:paraId="738314C9" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00DC35FA">
+    <w:p w14:paraId="738314C9" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="0097559C" w:rsidRDefault="00CB123E" w:rsidP="00DC35FA">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761B7D62" w14:textId="77777777" w:rsidR="00AC3153" w:rsidRDefault="00AC3153" w:rsidP="00F02439">
+    <w:p w14:paraId="761B7D62" w14:textId="77777777" w:rsidR="00AC3153" w:rsidRPr="0097559C" w:rsidRDefault="00AC3153" w:rsidP="00F02439">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="710756C2" w14:textId="5D933572" w:rsidR="002B5E93" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="00EB7B99">
+    <w:p w14:paraId="710756C2" w14:textId="5D933572" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="00EB7B99">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Figuur/schema/foto van de mechanische koppelingen bij</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E927B6" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="00303CD6" w:rsidRDefault="002B5E93" w:rsidP="00EB7B99">
+    <w:p w14:paraId="49E927B6" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="002B5E93" w:rsidP="00EB7B99">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09C3C753" w14:textId="5EE1B505" w:rsidR="002B5E93" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="00EB7B99">
+    <w:p w14:paraId="09C3C753" w14:textId="5EE1B505" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="00EB7B99">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Merknaam, type van de mechanische koppeling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C02D94" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="00303CD6" w:rsidRDefault="002B5E93" w:rsidP="00EB7B99">
+    <w:p w14:paraId="32C02D94" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="002B5E93" w:rsidP="00EB7B99">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25D52C01" w14:textId="75D2270F" w:rsidR="00BD7083" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="00EB7B99">
+    <w:p w14:paraId="25D52C01" w14:textId="75D2270F" w:rsidR="00BD7083" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="00EB7B99">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Afmetingen van de mechanische koppelingen in functie van de staaf diameter, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>oa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>. totale lengte, schroefdraadlengte, buitendiameter, …</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EA602B" w14:textId="77777777" w:rsidR="00BD7083" w:rsidRPr="00303CD6" w:rsidRDefault="00BD7083" w:rsidP="00F02439">
+    <w:p w14:paraId="31EA602B" w14:textId="77777777" w:rsidR="00BD7083" w:rsidRPr="0097559C" w:rsidRDefault="00BD7083" w:rsidP="00F02439">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26BDEFD6" w14:textId="77777777" w:rsidR="00BD7083" w:rsidRPr="00303CD6" w:rsidRDefault="00BD7083" w:rsidP="00F02439">
+    <w:p w14:paraId="26BDEFD6" w14:textId="77777777" w:rsidR="00BD7083" w:rsidRPr="0097559C" w:rsidRDefault="00BD7083" w:rsidP="00F02439">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="182CCB5C" w14:textId="77777777" w:rsidR="00BD7083" w:rsidRPr="00303CD6" w:rsidRDefault="00BD7083" w:rsidP="00BD7083">
+    <w:p w14:paraId="182CCB5C" w14:textId="77777777" w:rsidR="00BD7083" w:rsidRPr="0097559C" w:rsidRDefault="00BD7083" w:rsidP="00BD7083">
       <w:pPr>
         <w:pStyle w:val="ALGEMEENabc2Paragraaf"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6565EB09" w14:textId="77777777" w:rsidR="00BD7083" w:rsidRPr="00303CD6" w:rsidRDefault="00BD7083" w:rsidP="00F02439">
+    <w:p w14:paraId="6565EB09" w14:textId="77777777" w:rsidR="00BD7083" w:rsidRPr="0097559C" w:rsidRDefault="00BD7083" w:rsidP="00F02439">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B7E0BC6" w14:textId="77777777" w:rsidR="00BD7083" w:rsidRPr="00303CD6" w:rsidRDefault="00BD7083" w:rsidP="00F02439">
+    <w:p w14:paraId="3B7E0BC6" w14:textId="77777777" w:rsidR="00BD7083" w:rsidRPr="0097559C" w:rsidRDefault="00BD7083" w:rsidP="00F02439">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43FCF964" w14:textId="77777777" w:rsidR="00BD7083" w:rsidRPr="00303CD6" w:rsidRDefault="00BD7083" w:rsidP="00F02439">
+    <w:p w14:paraId="43FCF964" w14:textId="77777777" w:rsidR="00BD7083" w:rsidRPr="0097559C" w:rsidRDefault="00BD7083" w:rsidP="00F02439">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A69609D" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00303CD6" w:rsidRDefault="00D34007" w:rsidP="00DC35FA">
+    <w:p w14:paraId="0A69609D" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="0097559C" w:rsidRDefault="00D34007" w:rsidP="00DC35FA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A03E945" w14:textId="4318CAD1" w:rsidR="00BD7083" w:rsidRPr="00303CD6" w:rsidRDefault="00BD7083" w:rsidP="00BD7083">
+    <w:p w14:paraId="3A03E945" w14:textId="4318CAD1" w:rsidR="00BD7083" w:rsidRPr="0097559C" w:rsidRDefault="00BD7083" w:rsidP="00BD7083">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F718A72" w14:textId="77777777" w:rsidR="00BD7083" w:rsidRPr="00303CD6" w:rsidRDefault="00BD7083" w:rsidP="00DC35FA">
+    <w:p w14:paraId="6F718A72" w14:textId="77777777" w:rsidR="00BD7083" w:rsidRPr="0097559C" w:rsidRDefault="00BD7083" w:rsidP="00DC35FA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00DF685C" w14:textId="541CEA68" w:rsidR="00EF59D1" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="00BD7083">
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="00DF685C" w14:textId="541CEA68" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="005C43E9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+      <w:bookmarkStart w:id="13" w:name="_Toc187917913"/>
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
-          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-[...3 lines deleted...]
-          <w:szCs w:val="40"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>REALISEREN VAN DE KOPPELING</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="33A5A1A3" w14:textId="6A862E77" w:rsidR="002B5E93" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="00303CD6">
+    <w:p w14:paraId="33A5A1A3" w14:textId="6A862E77" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="00303CD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Beschrijving, stap voor stap, van de procedure van het realiseren van de mechanische koppeling. Dat is o.a. voorbereiding, schroefdraad aanbrengen, aandraaien…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DA3D6D" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="00303CD6" w:rsidRDefault="002B5E93" w:rsidP="00EB7B99">
+    <w:p w14:paraId="54DA3D6D" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="002B5E93" w:rsidP="00EB7B99">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02B97D23" w14:textId="0C212BEA" w:rsidR="002B5E93" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="00303CD6">
+    <w:p w14:paraId="02B97D23" w14:textId="0C212BEA" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="00303CD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Procesparameters en controle metingen van het realiseren van de mechanische koppeling. De toegelaten ranges van de meetwaarden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2102513A" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="00303CD6" w:rsidRDefault="002B5E93" w:rsidP="00EB7B99">
+    <w:p w14:paraId="2102513A" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="002B5E93" w:rsidP="00EB7B99">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AD94C87" w14:textId="07245DAA" w:rsidR="00303CD6" w:rsidRPr="00303CD6" w:rsidRDefault="00303CD6" w:rsidP="00303CD6">
+    <w:p w14:paraId="3AD94C87" w14:textId="07245DAA" w:rsidR="00303CD6" w:rsidRPr="0097559C" w:rsidRDefault="00303CD6" w:rsidP="00303CD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303CD6">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Meet)apparaten gebruikt bij de realisatie. Merknaam/type/identificatie en doel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B488F7" w14:textId="3D59B335" w:rsidR="002B5E93" w:rsidRPr="00303CD6" w:rsidRDefault="002B5E93" w:rsidP="00303CD6">
+    <w:p w14:paraId="34B488F7" w14:textId="3D59B335" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="002B5E93" w:rsidP="00303CD6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40A5789B" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="00303CD6" w:rsidRDefault="002B5E93" w:rsidP="002B5E93">
+    <w:p w14:paraId="40A5789B" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="002B5E93" w:rsidP="002B5E93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4477BD49" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="00303CD6" w:rsidRDefault="002B5E93" w:rsidP="002B5E93">
+    <w:p w14:paraId="4477BD49" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="002B5E93" w:rsidP="002B5E93">
       <w:pPr>
         <w:pStyle w:val="Style6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F0E1419" w14:textId="7DFABCDE" w:rsidR="002B5E93" w:rsidRPr="00303CD6" w:rsidRDefault="006F420B" w:rsidP="00303CD6">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006F420B">
+    <w:p w14:paraId="3F0E1419" w14:textId="7DFABCDE" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="006F420B" w:rsidP="005C43E9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-[...3 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc187917914"/>
+      <w:r w:rsidRPr="0097559C">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>ZELFCONTROLE OPVOLGING</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="03B7D90A" w14:textId="67C7FE05" w:rsidR="002B5E93" w:rsidRPr="006F420B" w:rsidRDefault="006F420B" w:rsidP="00EB7B99">
+    <w:p w14:paraId="03B7D90A" w14:textId="67C7FE05" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="006F420B" w:rsidP="00EB7B99">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F420B">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Zelfcontrole procedure (deze dient te voldoen aan TRA551).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1688C7A6" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="006F420B" w:rsidRDefault="002B5E93" w:rsidP="00EB7B99">
+    <w:p w14:paraId="1688C7A6" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="002B5E93" w:rsidP="00EB7B99">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34EC028C" w14:textId="62002428" w:rsidR="002B5E93" w:rsidRPr="006F420B" w:rsidRDefault="006F420B" w:rsidP="00EB7B99">
+    <w:p w14:paraId="34EC028C" w14:textId="62002428" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="006F420B" w:rsidP="00EB7B99">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F420B">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Meetapparaten op die gebruikt worden bij de zelfcontrole. Type/merknaam/identificatie en doel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ECE2C5E" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="006F420B" w:rsidRDefault="002B5E93" w:rsidP="002B5E93">
+    <w:p w14:paraId="0ECE2C5E" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="002B5E93" w:rsidP="002B5E93">
       <w:pPr>
         <w:pStyle w:val="Style6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B284E45" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="006F420B" w:rsidRDefault="002B5E93" w:rsidP="002B5E93">
+    <w:p w14:paraId="7B284E45" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="002B5E93" w:rsidP="002B5E93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A8493D5" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="006F420B" w:rsidRDefault="002B5E93" w:rsidP="002B5E93">
+    <w:p w14:paraId="6A8493D5" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="002B5E93" w:rsidP="002B5E93">
       <w:pPr>
         <w:pStyle w:val="Style6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08DD5A74" w14:textId="557F57C1" w:rsidR="002B5E93" w:rsidRPr="006F420B" w:rsidRDefault="002B5E93" w:rsidP="00EB7B99">
+    <w:p w14:paraId="08DD5A74" w14:textId="557F57C1" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="002B5E93" w:rsidP="00EB7B99">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F420B">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D9454C" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="006F420B" w:rsidRDefault="005646AD" w:rsidP="002B5E93">
+    <w:p w14:paraId="31D9454C" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="002B5E93">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F60CA7A" w14:textId="362E513C" w:rsidR="00EF59D1" w:rsidRPr="003243FA" w:rsidRDefault="006F420B" w:rsidP="002B5E93">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="0F60CA7A" w14:textId="362E513C" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="006F420B" w:rsidP="005C43E9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003243FA">
+      <w:bookmarkStart w:id="15" w:name="_Toc187917915"/>
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>SITUERING IN DE FABRIEK</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="264FCE29" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="003243FA" w:rsidRDefault="002B5E93" w:rsidP="002B5E93">
+    <w:p w14:paraId="264FCE29" w14:textId="77777777" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="002B5E93" w:rsidP="002B5E93">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EA4BDBB" w14:textId="08E6DA1B" w:rsidR="002B5E93" w:rsidRPr="006F420B" w:rsidRDefault="006F420B" w:rsidP="002B5E93">
+    <w:p w14:paraId="5EA4BDBB" w14:textId="08E6DA1B" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="006F420B" w:rsidP="002B5E93">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F420B">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Plan van de fabriek met aanduiding waar de machines voor de productie van mechanische verbindingen zich bevinden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAA6A5B" w14:textId="1CC4EED9" w:rsidR="00CE794C" w:rsidRPr="006F420B" w:rsidRDefault="00CE794C" w:rsidP="00EB7B99">
+    <w:p w14:paraId="2BAA6A5B" w14:textId="1CC4EED9" w:rsidR="00CE794C" w:rsidRPr="0097559C" w:rsidRDefault="00CE794C" w:rsidP="00EB7B99">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F420B">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE36AE2" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="006F420B" w:rsidRDefault="005646AD" w:rsidP="00CE794C">
+    <w:p w14:paraId="1AE36AE2" w14:textId="77777777" w:rsidR="005646AD" w:rsidRPr="0097559C" w:rsidRDefault="005646AD" w:rsidP="00CE794C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55132525" w14:textId="1D525FE5" w:rsidR="00CE794C" w:rsidRPr="003243FA" w:rsidRDefault="006F420B" w:rsidP="00CE794C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="55132525" w14:textId="1D525FE5" w:rsidR="00CE794C" w:rsidRPr="0097559C" w:rsidRDefault="006F420B" w:rsidP="005C43E9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003243FA">
+      <w:bookmarkStart w:id="16" w:name="_Toc187917916"/>
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>LABEL/ETIKET</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="3D2BCCA6" w14:textId="299F0ED9" w:rsidR="00CE794C" w:rsidRPr="006F420B" w:rsidRDefault="006F420B" w:rsidP="00CE794C">
+    <w:p w14:paraId="3D2BCCA6" w14:textId="299F0ED9" w:rsidR="00CE794C" w:rsidRPr="0097559C" w:rsidRDefault="006F420B" w:rsidP="00CE794C">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F420B">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Label/etiket, conform TRA551 mét vermelding van BENOR logo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23714F40" w14:textId="77777777" w:rsidR="00CE794C" w:rsidRPr="006F420B" w:rsidRDefault="00CE794C" w:rsidP="00CE794C">
+    <w:p w14:paraId="23714F40" w14:textId="77777777" w:rsidR="00CE794C" w:rsidRPr="0097559C" w:rsidRDefault="00CE794C" w:rsidP="00CE794C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C4A9C6A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="006F420B" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="2C4A9C6A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="0097559C" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0367843C" w14:textId="455F6BF2" w:rsidR="002B5E93" w:rsidRPr="006F420B" w:rsidRDefault="002B5E93">
+    <w:p w14:paraId="0367843C" w14:textId="455F6BF2" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="002B5E93">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F420B">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23912AF4" w14:textId="77777777" w:rsidR="00CE794C" w:rsidRPr="006F420B" w:rsidRDefault="00CE794C">
+    <w:p w14:paraId="23912AF4" w14:textId="77777777" w:rsidR="00CE794C" w:rsidRPr="0097559C" w:rsidRDefault="00CE794C">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78BCE9CB" w14:textId="116B8948" w:rsidR="002B5E93" w:rsidRPr="003243FA" w:rsidRDefault="006F420B" w:rsidP="00CE794C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="78BCE9CB" w14:textId="116B8948" w:rsidR="002B5E93" w:rsidRPr="0097559C" w:rsidRDefault="006F420B" w:rsidP="005C43E9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003243FA">
+      <w:bookmarkStart w:id="17" w:name="_Toc187917917"/>
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>LEVERBON</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="01FEC0EC" w14:textId="7F2AEDE2" w:rsidR="005778A6" w:rsidRPr="003243FA" w:rsidRDefault="006F420B" w:rsidP="002E2196">
+    <w:p w14:paraId="01FEC0EC" w14:textId="7F2AEDE2" w:rsidR="005778A6" w:rsidRPr="0097559C" w:rsidRDefault="006F420B" w:rsidP="002E2196">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003243FA">
+      <w:r w:rsidRPr="0097559C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>Leverbon</w:t>
-[...6 lines deleted...]
-        <w:t>, conform TRA551, mét vermelding van BENOR logo</w:t>
+        <w:t>Leverbon, conform TRA551, mét vermelding van BENOR logo</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005778A6" w:rsidRPr="003243FA" w:rsidSect="00157363">
+    <w:sectPr w:rsidR="005778A6" w:rsidRPr="0097559C" w:rsidSect="00157363">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="7"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="245"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A21BFBB" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="4C172A1D" w14:textId="77777777" w:rsidR="00E1059B" w:rsidRPr="008F0642" w:rsidRDefault="00E1059B" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F58CC7" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="2FB779B2" w14:textId="77777777" w:rsidR="00E1059B" w:rsidRDefault="00E1059B" w:rsidP="007F6A20"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07A58E5E" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="06F12A7D" w14:textId="77777777" w:rsidR="00E1059B" w:rsidRPr="008F0642" w:rsidRDefault="00E1059B" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AC096F" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="6CF7BFDE" w14:textId="77777777" w:rsidR="00E1059B" w:rsidRDefault="00E1059B" w:rsidP="007F6A20"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir Next LT Pro">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2034563404"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="21E34B94" w14:textId="0B858A21" w:rsidR="00EF59D1" w:rsidRDefault="00BF72D8" w:rsidP="00157363">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CB2B976" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="4C07626C" w14:textId="77777777" w:rsidR="00E1059B" w:rsidRPr="008F0642" w:rsidRDefault="00E1059B" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D91513" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="5257AD30" w14:textId="77777777" w:rsidR="00E1059B" w:rsidRDefault="00E1059B" w:rsidP="007F6A20"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A7252CF" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="61577508" w14:textId="77777777" w:rsidR="00E1059B" w:rsidRPr="008F0642" w:rsidRDefault="00E1059B" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F42F9AB" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="73318E58" w14:textId="77777777" w:rsidR="00E1059B" w:rsidRDefault="00E1059B" w:rsidP="007F6A20"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5BE45C9C" w14:textId="32BE37D4" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BE45C9C" w14:textId="2410CEF1" w:rsidR="00EF59D1" w:rsidRPr="00AA2EA9" w:rsidRDefault="00AA2EA9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-    </w:pPr>
-    <w:r w:rsidRPr="008F0642">
+      <w:rPr>
+        <w:lang w:val="nl-BE"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AA2EA9">
       <w:rPr>
         <w:noProof/>
-      </w:rPr>
-[...60 lines deleted...]
-      </w:drawing>
+        <w:lang w:val="nl-BE"/>
+      </w:rPr>
+      <w:t>Logo</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="62C1B92B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1">
+  <w:p w14:paraId="62C1B92B" w14:textId="25D9E12A" w:rsidR="00EF59D1" w:rsidRPr="00AA2EA9" w:rsidRDefault="00AA2EA9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-    </w:pPr>
+      <w:rPr>
+        <w:lang w:val="nl-BE"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AA2EA9">
+      <w:rPr>
+        <w:lang w:val="nl-BE"/>
+      </w:rPr>
+      <w:t>fabrikant</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="3CE9810F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1">
+  <w:p w14:paraId="3CE9810F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00AA2EA9" w:rsidRDefault="00EF59D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:lang w:val="nl-BE"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06A348E2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5C14FA8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="HOOFDSTUKmetnummering"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-BE"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="HOOFDSTUK2metnummering"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -3724,74 +4632,74 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2728" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B184CD2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="18C005E4"/>
     <w:name w:val="Heading_Tabel"/>
     <w:numStyleLink w:val="HeadingTabel"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F057329"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="59BE50A8"/>
+    <w:tmpl w:val="84A2AA10"/>
     <w:name w:val="Headings"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:hint="default"/>
-        <w:b/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="076293"/>
-        <w:sz w:val="32"/>
+        <w:sz w:val="28"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="076293"/>
@@ -9056,51 +9964,51 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="976109850">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="125515967">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1058364271">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="19357027">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2090148940">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1604067135">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="36"/>
 </w:numbering>
 </file>
 
 <file path=word/recipientData.xml><?xml version="1.0" encoding="utf-8"?>
-<wne:recipients xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<wne:recipients xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="49"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="50"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="51"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="52"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="53"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="54"/>
   </wne:recipientData>
   <wne:recipientData>
@@ -10640,50 +11548,53 @@
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
+  </wne:recipientData>
+  <wne:recipientData>
+    <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
@@ -10897,53 +11808,53 @@
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
 </wne:recipients>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:mailMerge>
     <w:mainDocumentType w:val="formLetters"/>
     <w:linkToQuery/>
     <w:dataType w:val="native"/>
     <w:connectString w:val="Provider=Microsoft.ACE.OLEDB.12.0;User ID=Admin;Data Source=D:\Users\Jacques DEFOURNY\Documents\OCAB\S&amp;C\S &amp; C Dernière édition\Sociétés et Contrôles.xlsm;Mode=Read;Extended Properties=&quot;HDR=YES;IMEX=1;&quot;;Jet OLEDB:System database=&quot;&quot;;Jet OLEDB:Registry Path=&quot;&quot;;Jet OLEDB:Engine Type=37;Jet OLEDB:Database Locking Mode=0;Jet OLEDB:Global Partial Bulk Ops=2;Jet OLEDB:Global Bulk Transactions=1;Jet OLEDB:New Database Password=&quot;&quot;;Jet OLEDB:Create System Database=False;Jet OLEDB:Encrypt Database=False;Jet OLEDB:Don't Copy Locale on Compact=False;Jet OLEDB:Compact Without Replica Repair=False;Jet OLEDB:SFP=False;Jet OLEDB:Support Complex Data=False;Jet OLEDB:Bypass UserInfo Validation=False;Jet OLEDB:Limited DB Caching=False;Jet OLEDB:Bypass ChoiceField Validation=False"/>
     <w:query w:val="SELECT * FROM `Coordonnées$`"/>
     <w:viewMergedData/>
     <w:activeRecord w:val="31"/>
     <w:odso>
       <w:udl w:val="Provider=Microsoft.ACE.OLEDB.12.0;User ID=Admin;Data Source=D:\Users\Jacques DEFOURNY\Documents\OCAB\S&amp;C\S &amp; C Dernière édition\Sociétés et Contrôles.xlsm;Mode=Read;Extended Properties=&quot;HDR=YES;IMEX=1;&quot;;Jet OLEDB:System database=&quot;&quot;;Jet OLEDB:Registry Path=&quot;&quot;;Jet OLEDB:Engine Type=37;Jet OLEDB:Database Locking Mode=0;Jet OLEDB:Global Partial Bulk Ops=2;Jet OLEDB:Global Bulk Transactions=1;Jet OLEDB:New Database Password=&quot;&quot;;Jet OLEDB:Create System Database=False;Jet OLEDB:Encrypt Database=False;Jet OLEDB:Don't Copy Locale on Compact=False;Jet OLEDB:Compact Without Replica Repair=False;Jet OLEDB:SFP=False;Jet OLEDB:Support Complex Data=False;Jet OLEDB:Bypass UserInfo Validation=False;Jet OLEDB:Limited DB Caching=False;Jet OLEDB:Bypass ChoiceField Validation=False"/>
       <w:table w:val="Coordonnées$"/>
       <w:src r:id="rId2"/>
       <w:colDelim w:val="9"/>
       <w:type w:val="database"/>
       <w:fHdr/>
       <w:fieldMapData>
         <w:type w:val="dbColumn"/>
         <w:name w:val="ID"/>
         <w:mappedName w:val="Identificateur unique"/>
         <w:column w:val="0"/>
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
@@ -11077,51 +11988,51 @@
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
       <w:fieldMapData>
         <w:column w:val="0"/>
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
       <w:fieldMapData>
         <w:type w:val="dbColumn"/>
         <w:name w:val="Service"/>
         <w:mappedName w:val="Service"/>
         <w:column w:val="3"/>
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
       <w:recipientData r:id="rId3"/>
     </w:odso>
   </w:mailMerge>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="126977"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0061221C"/>
     <w:rsid w:val="000012A9"/>
     <w:rsid w:val="0001692A"/>
     <w:rsid w:val="000308E6"/>
     <w:rsid w:val="00051BB0"/>
     <w:rsid w:val="000520E5"/>
     <w:rsid w:val="00054041"/>
@@ -11177,99 +12088,101 @@
     <w:rsid w:val="00281BF6"/>
     <w:rsid w:val="002913F0"/>
     <w:rsid w:val="002926AA"/>
     <w:rsid w:val="002A3A72"/>
     <w:rsid w:val="002A638E"/>
     <w:rsid w:val="002B294D"/>
     <w:rsid w:val="002B5721"/>
     <w:rsid w:val="002B5E93"/>
     <w:rsid w:val="002C6F75"/>
     <w:rsid w:val="002D28EC"/>
     <w:rsid w:val="002D30D5"/>
     <w:rsid w:val="002E2196"/>
     <w:rsid w:val="002E46E2"/>
     <w:rsid w:val="002F301E"/>
     <w:rsid w:val="00301A8D"/>
     <w:rsid w:val="00303CD6"/>
     <w:rsid w:val="0031526B"/>
     <w:rsid w:val="003243FA"/>
     <w:rsid w:val="00336D0D"/>
     <w:rsid w:val="0034761E"/>
     <w:rsid w:val="00350483"/>
     <w:rsid w:val="0035301A"/>
     <w:rsid w:val="00353C0A"/>
     <w:rsid w:val="0035712E"/>
     <w:rsid w:val="0036244D"/>
-    <w:rsid w:val="00365CC5"/>
     <w:rsid w:val="0037342D"/>
     <w:rsid w:val="003755AB"/>
     <w:rsid w:val="00377B6B"/>
     <w:rsid w:val="003821FA"/>
     <w:rsid w:val="0038409C"/>
     <w:rsid w:val="003855FC"/>
     <w:rsid w:val="003918F5"/>
     <w:rsid w:val="00395C8E"/>
     <w:rsid w:val="003B1B01"/>
     <w:rsid w:val="003B5A5D"/>
     <w:rsid w:val="003C1354"/>
     <w:rsid w:val="004005E9"/>
     <w:rsid w:val="00414B5A"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="00415B6C"/>
     <w:rsid w:val="00423F7B"/>
     <w:rsid w:val="00433CBE"/>
     <w:rsid w:val="00444EEC"/>
     <w:rsid w:val="00445AA4"/>
+    <w:rsid w:val="00451F6E"/>
     <w:rsid w:val="00474462"/>
     <w:rsid w:val="004954A7"/>
     <w:rsid w:val="004A2EC2"/>
     <w:rsid w:val="004A6F7A"/>
     <w:rsid w:val="004A76E2"/>
     <w:rsid w:val="004B267F"/>
     <w:rsid w:val="004C6367"/>
+    <w:rsid w:val="004D2046"/>
     <w:rsid w:val="004D3A70"/>
     <w:rsid w:val="004D3DF1"/>
     <w:rsid w:val="004E032D"/>
     <w:rsid w:val="004E2789"/>
     <w:rsid w:val="004E79D0"/>
     <w:rsid w:val="00516F68"/>
     <w:rsid w:val="005505BC"/>
     <w:rsid w:val="00551121"/>
     <w:rsid w:val="00553D90"/>
     <w:rsid w:val="00557E23"/>
     <w:rsid w:val="005646AD"/>
     <w:rsid w:val="00567F5A"/>
     <w:rsid w:val="005727D0"/>
     <w:rsid w:val="005778A6"/>
     <w:rsid w:val="00582D78"/>
     <w:rsid w:val="00583A2A"/>
     <w:rsid w:val="005950AB"/>
     <w:rsid w:val="005A2363"/>
     <w:rsid w:val="005A5CDB"/>
     <w:rsid w:val="005B244C"/>
     <w:rsid w:val="005B5D0F"/>
     <w:rsid w:val="005C0F3A"/>
+    <w:rsid w:val="005C43E9"/>
     <w:rsid w:val="005D5CDF"/>
     <w:rsid w:val="005F0DCF"/>
     <w:rsid w:val="005F463F"/>
     <w:rsid w:val="005F79A9"/>
     <w:rsid w:val="00602794"/>
     <w:rsid w:val="00611E4B"/>
     <w:rsid w:val="0061221C"/>
     <w:rsid w:val="0062624D"/>
     <w:rsid w:val="00635F79"/>
     <w:rsid w:val="00646C2A"/>
     <w:rsid w:val="006652D8"/>
     <w:rsid w:val="0068106B"/>
     <w:rsid w:val="006900F9"/>
     <w:rsid w:val="006A684C"/>
     <w:rsid w:val="006C3836"/>
     <w:rsid w:val="006C6D4D"/>
     <w:rsid w:val="006D1FEE"/>
     <w:rsid w:val="006D67AE"/>
     <w:rsid w:val="006D69F0"/>
     <w:rsid w:val="006E0530"/>
     <w:rsid w:val="006E2AFB"/>
     <w:rsid w:val="006E6B56"/>
     <w:rsid w:val="006F420B"/>
     <w:rsid w:val="006F6AC3"/>
     <w:rsid w:val="007111AD"/>
@@ -11297,67 +12210,71 @@
     <w:rsid w:val="008012A1"/>
     <w:rsid w:val="008119FB"/>
     <w:rsid w:val="0081461D"/>
     <w:rsid w:val="00825537"/>
     <w:rsid w:val="0082736B"/>
     <w:rsid w:val="00830F33"/>
     <w:rsid w:val="008506F2"/>
     <w:rsid w:val="008706F1"/>
     <w:rsid w:val="00874991"/>
     <w:rsid w:val="00883057"/>
     <w:rsid w:val="008A1AE4"/>
     <w:rsid w:val="008B43B9"/>
     <w:rsid w:val="008B7727"/>
     <w:rsid w:val="008D61E9"/>
     <w:rsid w:val="008E19EA"/>
     <w:rsid w:val="008E6C91"/>
     <w:rsid w:val="008F0642"/>
     <w:rsid w:val="008F6552"/>
     <w:rsid w:val="00900888"/>
     <w:rsid w:val="0090219A"/>
     <w:rsid w:val="00923974"/>
     <w:rsid w:val="00933838"/>
     <w:rsid w:val="00934522"/>
     <w:rsid w:val="009360FB"/>
     <w:rsid w:val="0096484F"/>
+    <w:rsid w:val="00971E03"/>
+    <w:rsid w:val="0097559C"/>
     <w:rsid w:val="00981CF2"/>
     <w:rsid w:val="00982FE6"/>
     <w:rsid w:val="009839CE"/>
+    <w:rsid w:val="0098725B"/>
     <w:rsid w:val="0099566F"/>
     <w:rsid w:val="009A4D9E"/>
     <w:rsid w:val="009B5E32"/>
     <w:rsid w:val="009D700F"/>
     <w:rsid w:val="009F27C3"/>
     <w:rsid w:val="00A05BD9"/>
     <w:rsid w:val="00A223EF"/>
     <w:rsid w:val="00A47C93"/>
     <w:rsid w:val="00A510BD"/>
     <w:rsid w:val="00A52A20"/>
     <w:rsid w:val="00A667F6"/>
     <w:rsid w:val="00A724F8"/>
     <w:rsid w:val="00A76F82"/>
     <w:rsid w:val="00A86C0D"/>
+    <w:rsid w:val="00AA2EA9"/>
     <w:rsid w:val="00AA3A3A"/>
     <w:rsid w:val="00AA5D84"/>
     <w:rsid w:val="00AB429B"/>
     <w:rsid w:val="00AC15CB"/>
     <w:rsid w:val="00AC20C1"/>
     <w:rsid w:val="00AC3153"/>
     <w:rsid w:val="00AD4D5B"/>
     <w:rsid w:val="00AE6233"/>
     <w:rsid w:val="00AE676A"/>
     <w:rsid w:val="00AE7622"/>
     <w:rsid w:val="00AF686E"/>
     <w:rsid w:val="00B107BE"/>
     <w:rsid w:val="00B20ABB"/>
     <w:rsid w:val="00B35746"/>
     <w:rsid w:val="00B42A35"/>
     <w:rsid w:val="00B44748"/>
     <w:rsid w:val="00B53378"/>
     <w:rsid w:val="00B57307"/>
     <w:rsid w:val="00B93141"/>
     <w:rsid w:val="00B95B28"/>
     <w:rsid w:val="00B9631D"/>
     <w:rsid w:val="00BA13E6"/>
     <w:rsid w:val="00BB04A0"/>
     <w:rsid w:val="00BD7083"/>
     <w:rsid w:val="00BE1A90"/>
@@ -11387,54 +12304,53 @@
     <w:rsid w:val="00CE794C"/>
     <w:rsid w:val="00CF1E29"/>
     <w:rsid w:val="00CF7906"/>
     <w:rsid w:val="00D00C90"/>
     <w:rsid w:val="00D02688"/>
     <w:rsid w:val="00D02BD7"/>
     <w:rsid w:val="00D1280F"/>
     <w:rsid w:val="00D149C4"/>
     <w:rsid w:val="00D16843"/>
     <w:rsid w:val="00D16BA7"/>
     <w:rsid w:val="00D304D5"/>
     <w:rsid w:val="00D34007"/>
     <w:rsid w:val="00D505A2"/>
     <w:rsid w:val="00D51889"/>
     <w:rsid w:val="00D544A2"/>
     <w:rsid w:val="00D5532F"/>
     <w:rsid w:val="00D72896"/>
     <w:rsid w:val="00D96755"/>
     <w:rsid w:val="00DA17C9"/>
     <w:rsid w:val="00DB15C8"/>
     <w:rsid w:val="00DB7E65"/>
     <w:rsid w:val="00DC184E"/>
     <w:rsid w:val="00DC35FA"/>
     <w:rsid w:val="00DD171C"/>
     <w:rsid w:val="00DD4634"/>
-    <w:rsid w:val="00DD4F3A"/>
-    <w:rsid w:val="00DD72F1"/>
     <w:rsid w:val="00DE1D3B"/>
     <w:rsid w:val="00DF77EC"/>
+    <w:rsid w:val="00E1059B"/>
     <w:rsid w:val="00E27281"/>
     <w:rsid w:val="00E33601"/>
     <w:rsid w:val="00E33E23"/>
     <w:rsid w:val="00E36F17"/>
     <w:rsid w:val="00E43C16"/>
     <w:rsid w:val="00E60B81"/>
     <w:rsid w:val="00E64CE6"/>
     <w:rsid w:val="00E857A3"/>
     <w:rsid w:val="00E864E8"/>
     <w:rsid w:val="00E915AC"/>
     <w:rsid w:val="00EB7B99"/>
     <w:rsid w:val="00EE657C"/>
     <w:rsid w:val="00EF3101"/>
     <w:rsid w:val="00EF3745"/>
     <w:rsid w:val="00EF59D1"/>
     <w:rsid w:val="00F02439"/>
     <w:rsid w:val="00F24359"/>
     <w:rsid w:val="00F26082"/>
     <w:rsid w:val="00F336DF"/>
     <w:rsid w:val="00F33FE2"/>
     <w:rsid w:val="00F47FDE"/>
     <w:rsid w:val="00F5626A"/>
     <w:rsid w:val="00F7371E"/>
     <w:rsid w:val="00F85A32"/>
     <w:rsid w:val="00F94CCA"/>
@@ -11447,94 +12363,94 @@
     <w:rsid w:val="3DCD71EA"/>
     <w:rsid w:val="3F60FE0D"/>
     <w:rsid w:val="47AF929A"/>
     <w:rsid w:val="4D2C45AD"/>
     <w:rsid w:val="50E4BAD6"/>
     <w:rsid w:val="5726328B"/>
     <w:rsid w:val="5F181C13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="126977"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D0EF75F"/>
   <w15:docId w15:val="{642BB23E-E95F-4972-B63E-61430CB2BF35}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11556,51 +12472,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11868,72 +12784,70 @@
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003821FA"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00474462"/>
+    <w:rsid w:val="005C43E9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="680"/>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
-      <w:spacing w:before="600"/>
       <w:ind w:left="510" w:hanging="510"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
       <w:caps/>
       <w:color w:val="076293"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="907"/>
         <w:tab w:val="left" w:pos="680"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="120"/>
       <w:ind w:left="680" w:hanging="680"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
@@ -12214,87 +13128,87 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:aliases w:val="TitleDTD"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="003821FA"/>
     <w:pPr>
       <w:spacing w:line="312" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="076293"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00474462"/>
+    <w:rsid w:val="005C43E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-      <w:b/>
       <w:caps/>
       <w:color w:val="076293"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="00474462"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="076293"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009360FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00474462"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:sz w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00474462"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:semiHidden/>
@@ -12922,50 +13836,51 @@
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:spacing w:before="360"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:color w:val="076293"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="510" w:hanging="510"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:noProof/>
       <w:color w:val="076293"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
@@ -13102,50 +14017,51 @@
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="1760"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:rsid w:val="00474462"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
@@ -17137,61 +18053,57 @@
     <w:link w:val="Style6Char"/>
     <w:qFormat/>
     <w:rsid w:val="002B5E93"/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style6Char">
     <w:name w:val="Style6 Char"/>
     <w:basedOn w:val="Style4Char"/>
     <w:link w:val="Style6"/>
     <w:rsid w:val="002B5E93"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:color w:val="076293"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/recipientData" Target="recipientData.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/mailMergeSource" Target="file:///C:\Users\PC\Documents\Mes%20sources%20de%20donn&#233;es\Soci&#233;t&#233;s%20et%20Contr&#244;les.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\gruss\OneDrive\Documents\05_Work\01_Customers\03-OCBS\Opdracht%20BENOR\Opdracht%20OCBS%20to%20Procertus\PROCERTUS%20Templates-Conventions\PROCERTUS-Document%20Template_NL.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="076293"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="71D2C1"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="FF0000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FF0000"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FF0000"/>
       </a:accent1>
@@ -17458,251 +18370,287 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010047E7C4E7E6BE7543ABEFB1AF312FDBB0" ma:contentTypeVersion="12" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="3510538f792fbc3f941541070839056f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="00148130-9622-4149-9f38-281eb46daef0" xmlns:ns3="27ce0a47-d47b-4f7d-972e-253aa22b71ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1999a04268f8df0f515222939e49cfeb" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010047E7C4E7E6BE7543ABEFB1AF312FDBB0" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="a7adf8a83c88a2c48dc03c009110d25d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="00148130-9622-4149-9f38-281eb46daef0" xmlns:ns3="27ce0a47-d47b-4f7d-972e-253aa22b71ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87fdbe548244f1781531013960508ee9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="00148130-9622-4149-9f38-281eb46daef0"/>
     <xsd:import namespace="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Documentdate" minOccurs="0"/>
                 <xsd:element ref="ns2:Typedocument" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Statut" minOccurs="0"/>
                 <xsd:element ref="ns2:Comment" minOccurs="0"/>
                 <xsd:element ref="ns1:Language" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Language" ma:index="19" nillable="true" ma:displayName="Langue" ma:default="Anglais" ma:internalName="Language">
+    <xsd:element name="Language" ma:index="19" nillable="true" ma:displayName="Taal" ma:default="Engels" ma:internalName="Language">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
-              <xsd:enumeration value="Arabe (Arabie saoudite)"/>
-[...39 lines deleted...]
-              <xsd:enumeration value="Vietnamien (Vietnam)"/>
+              <xsd:enumeration value="Arabisch (Saudi-Arabië)"/>
+              <xsd:enumeration value="Bulgaars (Bulgarije)"/>
+              <xsd:enumeration value="Chinees (Hongkong SAR)"/>
+              <xsd:enumeration value="Chinees (China)"/>
+              <xsd:enumeration value="Chinees (Taiwan)"/>
+              <xsd:enumeration value="Kroatisch (Kroatië)"/>
+              <xsd:enumeration value="Tsjechisch (Republiek Tsjechië)"/>
+              <xsd:enumeration value="Deens (Denemarken)"/>
+              <xsd:enumeration value="Nederlands (Nederland)"/>
+              <xsd:enumeration value="Engels"/>
+              <xsd:enumeration value="Estisch (Estland)"/>
+              <xsd:enumeration value="Fins (Finland)"/>
+              <xsd:enumeration value="Frans (Frankrijk)"/>
+              <xsd:enumeration value="Duits (Duitsland)"/>
+              <xsd:enumeration value="Grieks (Griekenland)"/>
+              <xsd:enumeration value="Hebreeuws (Israël)"/>
+              <xsd:enumeration value="Hindi (India)"/>
+              <xsd:enumeration value="Hongaars (Hongarije)"/>
+              <xsd:enumeration value="Indonesisch (Indonesië)"/>
+              <xsd:enumeration value="Italiaans (Italië)"/>
+              <xsd:enumeration value="Japans (Japan)"/>
+              <xsd:enumeration value="Koreaans (Korea)"/>
+              <xsd:enumeration value="Lets (Letland)"/>
+              <xsd:enumeration value="Litouws (Litouwen)"/>
+              <xsd:enumeration value="Maleis (Maleisië)"/>
+              <xsd:enumeration value="Noors (Bokmål) (Noorwegen)"/>
+              <xsd:enumeration value="Pools (Polen)"/>
+              <xsd:enumeration value="Portugees (Brazilië)"/>
+              <xsd:enumeration value="Portugees (Portugal)"/>
+              <xsd:enumeration value="Roemeens (Roemenië)"/>
+              <xsd:enumeration value="Russisch (Rusland)"/>
+              <xsd:enumeration value="Servisch (Latijns) (Servië)"/>
+              <xsd:enumeration value="Slowaaks (Slowakije)"/>
+              <xsd:enumeration value="Sloveens (Sloveens)"/>
+              <xsd:enumeration value="Spaans (Spanje)"/>
+              <xsd:enumeration value="Zweeds (Zweden)"/>
+              <xsd:enumeration value="Thai (Thailand)"/>
+              <xsd:enumeration value="Turks (Turkije)"/>
+              <xsd:enumeration value="Oekraïens (Oekraïne)"/>
+              <xsd:enumeration value="Urdu (Islamitische republiek Pakistan)"/>
+              <xsd:enumeration value="Vietnamees (Vietnam)"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="00148130-9622-4149-9f38-281eb46daef0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Documentdate" ma:index="12" nillable="true" ma:displayName="Document date" ma:format="DateOnly" ma:internalName="Documentdate">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Typedocument" ma:index="14" nillable="true" ma:displayName="Type document" ma:format="Dropdown" ma:internalName="Typedocument">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Agreement"/>
+          <xsd:enumeration value="Archivage"/>
+          <xsd:enumeration value="Certification decision"/>
+          <xsd:enumeration value="Certification request"/>
+          <xsd:enumeration value="DTD"/>
+          <xsd:enumeration value="Meeting"/>
+          <xsd:enumeration value="NCF"/>
           <xsd:enumeration value="Procedure"/>
-          <xsd:enumeration value="Validation"/>
-          <xsd:enumeration value="Agreement"/>
           <xsd:enumeration value="Report"/>
           <xsd:enumeration value="Spreadsheet"/>
-          <xsd:enumeration value="Archivage"/>
-[...1 lines deleted...]
-          <xsd:enumeration value="DTD"/>
+          <xsd:enumeration value="Validation"/>
           <xsd:enumeration value="Archivé"/>
-          <xsd:enumeration value="Certification decision"/>
-[...1 lines deleted...]
-          <xsd:enumeration value="Meeting"/>
+          <xsd:enumeration value="Draft"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Statut" ma:index="17" nillable="true" ma:displayName="Statut" ma:format="Dropdown" ma:internalName="Statut">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Valid"/>
           <xsd:enumeration value="Archive"/>
           <xsd:enumeration value="To modify"/>
           <xsd:enumeration value="To adapt"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Comment" ma:index="18" nillable="true" ma:displayName="Comment" ma:format="Dropdown" ma:internalName="Comment">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="465f7231-cfce-422f-96f2-b8bd094db431" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="25" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="27ce0a47-d47b-4f7d-972e-253aa22b71ca" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Gedeeld met details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{091944bd-7f7b-4627-af9d-c8f5b1809dec}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="27ce0a47-d47b-4f7d-972e-253aa22b71ca">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="13" ma:displayName="Subject"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -17748,152 +18696,153 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">Nederlands (Nederland)</Language>
+    <Comment xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
+    <Documentdate xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
+    <Statut xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
+    <Typedocument xmlns="00148130-9622-4149-9f38-281eb46daef0">DTD</Typedocument>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="00148130-9622-4149-9f38-281eb46daef0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="27ce0a47-d47b-4f7d-972e-253aa22b71ca" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A6EE832-82E8-44B0-8505-741A17755E9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6235FB83-6B62-4F20-BF0C-A3AE94BFF8C0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F06D383F-1063-4319-A80E-87C3F3499934}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FC476FB-2EF9-4B69-B930-656A9C855491}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2859004A-9A2C-480B-8524-E9C86BFA109F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
     <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F06D383F-1063-4319-A80E-87C3F3499934}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6235FB83-6B62-4F20-BF0C-A3AE94BFF8C0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
+    <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>PROCERTUS-Document Template_NL</Template>
+  <Template>PROCERTUS-Document Template_NL.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>423</Words>
-  <Characters>2327</Characters>
+  <Words>528</Words>
+  <Characters>3012</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AGREEMENT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PROCERTUS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2745</CharactersWithSpaces>
+  <CharactersWithSpaces>3533</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AGREEMENT</dc:title>
-  <dc:subject>Mecanische verbindingen</dc:subject>
+  <dc:subject>Mechanical assembly</dc:subject>
   <dc:creator>Sammy Gruss, Advanced Excellence Strategies</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Revision">
     <vt:i4>14</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Code">
     <vt:i4>230</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Approval date">
     <vt:lpwstr>01.04.2024</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Publication month">
     <vt:lpwstr>2024/04</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
     <vt:lpwstr>0x01010047E7C4E7E6BE7543ABEFB1AF312FDBB0</vt:lpwstr>